--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -1,88 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B666221" w14:textId="79062F71" w:rsidR="00326D57" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="002A42E0">
+    <w:p w14:paraId="4B666221" w14:textId="3F13F007" w:rsidR="00326D57" w:rsidRPr="00F66783" w:rsidRDefault="009514A8" w:rsidP="002A42E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F08D366" wp14:editId="6FE1E588">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F08D366" wp14:editId="379DFC8E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>708821</wp:posOffset>
+                  <wp:posOffset>562610</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>888626</wp:posOffset>
+                  <wp:posOffset>1282065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6611244" cy="1760434"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6611244" cy="1760434"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
@@ -148,51 +147,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5F08D366" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:55.8pt;margin-top:69.95pt;width:520.55pt;height:138.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA++Pu3DAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46zIBuMOEXWIsOA&#10;oC2QDj0rshQbsEWNUmJnXz9KtpOu26noRaJIiiLfe1redE3NTgpdBSbn6WTKmTISisoccv7zafPp&#10;K2fOC1OIGozK+Vk5frP6+GHZ2kzNoIS6UMioiHFZa3Neem+zJHGyVI1wE7DKUFADNsLTEQ9JgaKl&#10;6k2dzKbTRdICFhZBKufIe9cH+SrW11pJ/6C1U57VOafefFwxrvuwJqulyA4obFnJoQ3xhi4aURl6&#10;9FLqTnjBjlj9U6qpJIID7ScSmgS0rqSKM9A06fTVNLtSWBVnIXCcvcDk3q+svD/t7CMy332DjggM&#10;gLTWZY6cYZ5OYxN26pRRnCA8X2BTnWeSnItFms7mc84kxdIvi+n88zzUSa7XLTr/XUHDgpFzJF4i&#10;XOK0db5PHVPCawY2VV1Hbmrzl4Nq9h4VyR1uXzsOlu/23TDGHoozTYfQE++s3FTUwVY4/yiQmKaB&#10;SL3+gRZdQ5tzGCzOSsDf//OHfCKAopy1pJycu19HgYqz+ochaoLMRgNHYz8a5tjcAokxpX9hZTTp&#10;Avp6NDVC80yiXodXKCSMpLdy7kfz1vf6pU8h1Xodk0hMVvit2VkZSgfIAp5P3bNAO4Duia97GDUl&#10;slfY97k92OujB11FYgKgPYpEaDiQECO1w6cJSn95jlnXr736AwAA//8DAFBLAwQUAAYACAAAACEA&#10;v7VpCeAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizNgI6WptOE4ISE&#10;6MqBY9pkbbTGKU22lbfHO42bf/nT78/FenYDO5opWI8SxCIBZrD12mIn4at+u3sCFqJCrQaPRsKv&#10;CbAur68KlWt/wsoct7FjVIIhVxL6GMec89D2xqmw8KNB2u385FSkOHVcT+pE5W7gyyRJuVMW6UKv&#10;RvPSm3a/PTgJm2+sXu3PR/NZ7Spb11mC7+leytubefMMLJo5XmA465M6lOTU+APqwAbKQqSE0nCf&#10;ZcDOhHhcroA1Eh7ESgAvC/7/ifIPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPvj7twwC&#10;AAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAv7Vp&#10;CeAAAAAMAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:44.3pt;margin-top:100.95pt;width:520.55pt;height:138.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA++Pu3DAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46zIBuMOEXWIsOA&#10;oC2QDj0rshQbsEWNUmJnXz9KtpOu26noRaJIiiLfe1redE3NTgpdBSbn6WTKmTISisoccv7zafPp&#10;K2fOC1OIGozK+Vk5frP6+GHZ2kzNoIS6UMioiHFZa3Neem+zJHGyVI1wE7DKUFADNsLTEQ9JgaKl&#10;6k2dzKbTRdICFhZBKufIe9cH+SrW11pJ/6C1U57VOafefFwxrvuwJqulyA4obFnJoQ3xhi4aURl6&#10;9FLqTnjBjlj9U6qpJIID7ScSmgS0rqSKM9A06fTVNLtSWBVnIXCcvcDk3q+svD/t7CMy332DjggM&#10;gLTWZY6cYZ5OYxN26pRRnCA8X2BTnWeSnItFms7mc84kxdIvi+n88zzUSa7XLTr/XUHDgpFzJF4i&#10;XOK0db5PHVPCawY2VV1Hbmrzl4Nq9h4VyR1uXzsOlu/23TDGHoozTYfQE++s3FTUwVY4/yiQmKaB&#10;SL3+gRZdQ5tzGCzOSsDf//OHfCKAopy1pJycu19HgYqz+ochaoLMRgNHYz8a5tjcAokxpX9hZTTp&#10;Avp6NDVC80yiXodXKCSMpLdy7kfz1vf6pU8h1Xodk0hMVvit2VkZSgfIAp5P3bNAO4Duia97GDUl&#10;slfY97k92OujB11FYgKgPYpEaDiQECO1w6cJSn95jlnXr736AwAA//8DAFBLAwQUAAYACAAAACEA&#10;KFHZveAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75XyD9ZG6q2xQRUBiomiqj1V&#10;qkrooUeDN4CC1xQ7Cf37Oqf2uJqnmbfFbjEju+DsBksSoo0AhtRaPVAn4bN+fUiBOa9Iq9ESSvhB&#10;B7tydVeoXNsrVXg5+I6FEnK5ktB7P+Wcu7ZHo9zGTkghO9rZKB/OueN6VtdQbkYeC5FwowYKC72a&#10;8LnH9nQ4Gwn7L6pehu/35qM6VkNdZ4LekpOU9+tl/wTM4+L/YLjpB3Uog1Njz6QdGyWkaRJICbGI&#10;MmA3IIqzLbBGwuM2i4CXBf//Q/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPvj7twwC&#10;AAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKFHZ&#10;veAAAAALAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="45559B7A" w14:textId="77777777" w:rsidR="00975EBE" w:rsidRDefault="00677A0D" w:rsidP="00975EBE">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:spacing w:before="120" w:after="120"/>
                       </w:pPr>
                       <w:bookmarkStart w:id="1" w:name="_Toc226035066"/>
                       <w:r w:rsidRPr="00E46312">
                         <w:t xml:space="preserve">Skills Tasmania </w:t>
                       </w:r>
                       <w:r>
                         <w:t>TasVET Supplier Program</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E46312">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7620DAD8" w14:textId="338D7071" w:rsidR="00677A0D" w:rsidRPr="00DA2180" w:rsidRDefault="00DA2180" w:rsidP="00975EBE">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:spacing w:before="120" w:after="120"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
@@ -207,50 +206,118 @@
                       </w:r>
                       <w:r w:rsidR="00677A0D" w:rsidRPr="00DA2180">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Employer Reference Template</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="1"/>
                     </w:p>
                     <w:p w14:paraId="741F3725" w14:textId="65788AFA" w:rsidR="00326D57" w:rsidRPr="00F75FFA" w:rsidRDefault="00326D57" w:rsidP="00EC2562">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="003361CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BAADA1E" wp14:editId="51E3DEAE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>-133350</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7557770" cy="10690860"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="666580074" name="Picture 666580074" descr="A blue and orange triangle&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="666580074" name="Picture 666580074" descr="A blue and orange triangle&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7557770" cy="10690860"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r w:rsidR="00D16E0B" w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19307727" wp14:editId="7357C897">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9063990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1858061" cy="270307"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -364,282 +431,197 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="182880" cy="1653235"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
                             <ma14:wrappingTextBoxFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="520D81B3" w14:textId="1AE20DB5" w:rsidR="00A720FE" w:rsidRPr="00A720FE" w:rsidRDefault="00593AFD" w:rsidP="00A720FE">
+                          <w:p w14:paraId="520D81B3" w14:textId="2669CA70" w:rsidR="00A720FE" w:rsidRPr="00A720FE" w:rsidRDefault="009514A8" w:rsidP="00A720FE">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                               </w:rPr>
-                              <w:t>April</w:t>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> 2026</w:t>
+                              <w:t>July 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="09B73641" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-20.25pt;margin-top:52.45pt;width:14.4pt;height:130.2pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmWOSSEAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5y4aBcYcYqsRYYB&#10;QVsgHXpWZCk2IIuaxMTufv0oOU66bqdhF4ril8j3qMVt3xp2VD40YEs+m0w5U1ZC1dh9yb8/rz/N&#10;OQsobCUMWFXyVxX47fLjh0XnCpVDDaZSnlERG4rOlbxGdEWWBVmrVoQJOGXJqcG3Aunq91nlRUfV&#10;W5Pl0+lN1oGvnAepQiDr/eDky1RfayXxUeugkJmSU2+YpE9yF2W2XIhi74WrG3lqQ/xDF61oLD16&#10;LnUvULCDb/4o1TbSQwCNEwltBlo3UqUZaJrZ9N0021o4lWYhcII7wxT+X1n5cNy6J8+w/wI9ERgB&#10;6VwoAhnjPL32bTypU0Z+gvD1DJvqkcmYNM/nc/JIcs1urq/yq+tYJrtkOx/wq4KWRaXknmhJaInj&#10;JuAQOobExyysG2MSNcb+ZqCag0Ulbk/Zl4ajhv2uZ01V8nwcZgfVK83oYaA/OLluqJGNCPgkPPFN&#10;zdMO4yMJbaArOZw0zmrwP/9mj/EljzL/TOkdrVDJw4+D8Ioz880SR2TGUfGjshsVe2jvgLZyRh/E&#10;yaRSgkczqtpD+0LbvYoPkUtYSc2UHEf1DodFpt8h1WqVgmirnMCN3ToZS0fwIrLP/Yvw7gQ/EnEP&#10;MC6XKN6xMMQOsK8OCLpJFEVoByCJ2nihjUwkn35PXPm39xR1+ePLXwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJ9RAtjfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHapHdIECHEq&#10;FKliV4m2B5jGJolqj0PsNuntMStYjv7T/2+qzWINu+rJD44kpCsBTFPr1ECdhONhm7wA8wFJoXGk&#10;Jdy0h019f1dhqdxMn/q6Dx2LJeRLlNCHMJac+7bXFv3KjZpi9uUmiyGeU8fVhHMst4Y/CVFwiwPF&#10;hR5H3fS6Pe8vVsLuxvs5s/mxbZpiV2TfWzx/GCkfH5b3N2BBL+EPhl/9qA51dDq5CynPjIRkLfKI&#10;xkCsX4FFIknTZ2AnCVmRZ8Driv//of4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZljk&#10;khACAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;n1EC2N8AAAALAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="520D81B3" w14:textId="1AE20DB5" w:rsidR="00A720FE" w:rsidRPr="00A720FE" w:rsidRDefault="00593AFD" w:rsidP="00A720FE">
+                    <w:p w14:paraId="520D81B3" w14:textId="2669CA70" w:rsidR="00A720FE" w:rsidRPr="00A720FE" w:rsidRDefault="009514A8" w:rsidP="00A720FE">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
-                        <w:t>April</w:t>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> 2026</w:t>
+                        <w:t>July 2026</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00326D57" w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:noProof/>
-[...87 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F2D0B9" w14:textId="20DCB285" w:rsidR="0068060B" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc226035067"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Hlk227231771"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc226035067"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk227229591"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk227231771"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>What is this form for?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="0CB6BF11" w14:textId="2B527E44" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A Registered Training Organisation (RTO) has nominated your organisation to provide a reference to support its application to become </w:t>
       </w:r>
       <w:r w:rsidR="00DA2180">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a Skills Tasmania TasVET Supplier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CCB8AE" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
+    <w:p w14:paraId="59CCB8AE" w14:textId="586DD6CF" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Skills Tasmania is a division of the Department of State Growth. We develop and manage the Tasmanian training and workforce development system in partnership with industry, the vocational education and training sector, and the wider community.</w:t>
+        <w:t xml:space="preserve">Skills Tasmania is a division of </w:t>
+      </w:r>
+      <w:r w:rsidR="009514A8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Building Tasmania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. We develop and manage the Tasmanian training and workforce development system in partnership with industry, the vocational education and training sector, and the wider community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD5CC52" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Our goal is to ensure all Tasmanians have access to vocational education and training (VET) that leads to jobs, opportunities and economic growth and supports individuals to achieve their employment goals through VET. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0C28DA" w14:textId="6BD13BBE" w:rsidR="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -676,58 +658,58 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Your responses will form part of the eligibility assessment and may also inform ongoing performance monitoring of this RTO. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5E9FFB" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc226035068"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc226035068"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>What do I need to do?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="1F2C46EA" w14:textId="450155AE" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Complete the form in full</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A9339D" w14:textId="54EDE1EE" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
@@ -759,229 +741,257 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Email the completed form to: TasVETSupplier@skills.tas.gov.au.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3131CF3B" w14:textId="12008D99" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc226035069"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc226035069"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Information collection and usage</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="39843C8D" w14:textId="77777777" w:rsidR="00DA2180" w:rsidRDefault="00DA2180" w:rsidP="00DA2180">
+    <w:p w14:paraId="39843C8D" w14:textId="69AEB8C5" w:rsidR="00DA2180" w:rsidRDefault="00DA2180" w:rsidP="00DA2180">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal information will be managed in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Personal Information Protection Act 2004</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">This information may be accessed by the individual to whom it relates, on request to State Growth. </w:t>
+        <w:t xml:space="preserve">This information may be accessed by the individual to whom it relates, on request to </w:t>
+      </w:r>
+      <w:r w:rsidR="009514A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Building Tasmania.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D777EF" w14:textId="4C748D8A" w:rsidR="00F66783" w:rsidRPr="00DA2180" w:rsidRDefault="00DA2180" w:rsidP="00DA2180">
+    <w:p w14:paraId="51D777EF" w14:textId="79B8A642" w:rsidR="00F66783" w:rsidRPr="00DA2180" w:rsidRDefault="009514A8" w:rsidP="00DA2180">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA2180">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>State Growth may use and disclose the information you provide for the purposes of discharging its</w:t>
+        <w:t>Building Tasmania</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2180" w:rsidRPr="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may use and disclose the information you provide for the purposes of discharging its</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2180" w:rsidRPr="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">functions under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TasVET Supplier Applicant </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2180" w:rsidRPr="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guidelines and otherwise for the purposes of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TasVET Supplier P</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2180" w:rsidRPr="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rogram and related uses.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Building Tasmania</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2180" w:rsidRPr="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may also use information received in applications and during the delivery for</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2180">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2180">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00DA2180">
+      <w:r w:rsidR="00DA2180" w:rsidRPr="00DA2180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">reporting purposes. </w:t>
       </w:r>
       <w:r w:rsidR="00F66783">
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE7C071" w14:textId="5B175E31" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00C83909" w:rsidP="00677A0D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc226035070"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc410917386"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc226035070"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc410916392"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc410917288"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc410917386"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Referee o</w:t>
       </w:r>
       <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>rganisation details</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="1678"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="5C869BF5" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01CE744A" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
@@ -1001,51 +1011,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="2134519526"/>
               <w:placeholder>
                 <w:docPart w:val="522B3AB4B9364248902F110440466913"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="684FE810" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="1DA73D3F" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
@@ -1067,51 +1076,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="713472094"/>
               <w:placeholder>
                 <w:docPart w:val="17D7722E2EFF44429C20311471FCEE44"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0630EAAA" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="2E8A9DB1" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
@@ -1133,51 +1141,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="-910685106"/>
               <w:placeholder>
                 <w:docPart w:val="D3712F4121444BB5B60F39F0DEA81F19"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="032B488B" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="2D4E3A49" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
@@ -1202,51 +1209,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="1127285280"/>
               <w:placeholder>
                 <w:docPart w:val="C9949725E1944D8F8CAEF3D8E718EB79"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="514DB60F" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="1CCFDEE0" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
@@ -1284,216 +1290,220 @@
           </w:tcPr>
           <w:p w14:paraId="1446239B" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1637685483"/>
                 <w:placeholder>
                   <w:docPart w:val="D065104FF28342B88CF5C23D66FDF7AB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="61D0A828" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1353722085"/>
                 <w:placeholder>
                   <w:docPart w:val="B6365CFF566B4EDBA009B04297CA81A9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="121294A7" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DA5F0C5" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00677A0D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc226035071"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc226035071"/>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Industry sector and workforce needs</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="11"/>
+              <w:t xml:space="preserve">Industry sector and workforce </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F66783">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>needs</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="6822C1BF" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6DDD9179" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Is your organisation currently operating in Tasmania?</w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="0D756EA4" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="186FA0B8" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="186FA0B8" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-2009287646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1517877037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="5542571F" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6D223B1A" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
@@ -1530,51 +1540,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Which industry sector does your organisation operate in, and in which Tasmanian locations are your operations based?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="1696188513"/>
               <w:placeholder>
                 <w:docPart w:val="2AC684EE799949CF9A045B60A2BF3BEB"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="484EA0C0" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="5C55379A" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -1607,51 +1616,50 @@
               <w:t xml:space="preserve">current or </w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>anticipated workforce needs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="1721401716"/>
               <w:placeholder>
                 <w:docPart w:val="D4DC8C86D48840E1B30A0052AF43AFAE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="627DAE60" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="40AA35F7" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -1690,51 +1698,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>How does your organisation intend to establish a local presence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="-822434809"/>
               <w:placeholder>
                 <w:docPart w:val="30BFD89985F74DA3B199F0F204E16159"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="5B8527B6" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="2AD22906" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
@@ -1759,185 +1766,183 @@
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>anticipated workforce needs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="-718356756"/>
               <w:placeholder>
                 <w:docPart w:val="68781623E9024F0884AAE7EE93ED97F1"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="710D6B16" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B7C92BC" w14:textId="2A85735D" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00677A0D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc226035072"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc226035072"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Registered Training Organisation (RTO) </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="6186"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="1AEAEB3A" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5516220B" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>RTO Code and Legal Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6186" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="-250742254"/>
               <w:placeholder>
                 <w:docPart w:val="7056172C62464312AEC3C6BCDB5ABF04"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="4D24E17A" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="414EC4BF" w14:textId="07B7FCD5" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00677A0D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc226035073"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc226035073"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>What is your organisation’s relationship with th</w:t>
       </w:r>
       <w:r w:rsidR="00C83909">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> RTO?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="66B93AA8" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="2837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05DEA177" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
@@ -1975,51 +1980,50 @@
           <w:p w14:paraId="48E5100C" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-319121627"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> We currently or previously have used this RTO to deliver nationally recognised training. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16A57095" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -2035,51 +2039,50 @@
           <w:p w14:paraId="63DCBDE6" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1017612350"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> We have not yet used this RTO but are considering or planning to start training within the next 12 months?</w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="266DFC1E" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
@@ -2109,232 +2112,228 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="0BE4F383" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F6FB7A4" w14:textId="03192C37" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00090E45" w:rsidP="00677A0D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc226035074"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc226035074"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="0022743B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>TO r</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>elationships with i</w:t>
             </w:r>
             <w:r w:rsidR="00F66783" w:rsidRPr="00D54950">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ndustry </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>bodies</w:t>
             </w:r>
             <w:r w:rsidR="00F66783" w:rsidRPr="00D54950">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="35003BE1" w14:textId="77777777" w:rsidTr="0022743B">
         <w:trPr>
           <w:trHeight w:val="3916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="695E8F67" w14:textId="3F55BEFB" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="695E8F67" w14:textId="3F55BEFB" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1549645163"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> The RTO is an active member of a relevant industry association.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BB03FB4" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="6BB03FB4" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="505638057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> The RTO is a member of a relevant industry association but isn’t actively involved.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6388BBB3" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="6388BBB3" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-475064467"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> The RTO is not a member of a relevant industry association.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F959DAB" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="0F959DAB" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="76408560"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F66783" w:rsidRPr="00D54950">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I don’t know / Unsure whether the RTO is a member of an industry association.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79CE6237" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
@@ -2371,113 +2370,112 @@
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-76598661"/>
                 <w:placeholder>
                   <w:docPart w:val="05AE0990A33C4C5A8BDB4E92577B41B0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A7BCDC7" w14:textId="77777777" w:rsidR="0022743B" w:rsidRDefault="0022743B" w:rsidP="0022743B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc226035075"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc226035075"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3017D90C" w14:textId="69674981" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="0022743B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="1DEE5EBA" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc226035076"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc226035076"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>What training has this RTO delivered for your organisation?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="208FC078" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CB4D657" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2546,80 +2544,79 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(as found on training.gov.au): </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1652550446"/>
                 <w:placeholder>
                   <w:docPart w:val="C23C67EC97F5412BA60FE3AEE4346394"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D7C26C5" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc226035077"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc226035077"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Rationale for choosing this RTO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="3FC616A0" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EE845AE" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2641,201 +2638,197 @@
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="2BC34A38" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="1908256424"/>
               <w:placeholder>
                 <w:docPart w:val="DE97D949A5064FA0985121B7A45D718E"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2D5EDFFA" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E031C5C" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc226035078"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc226035078"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Alignment of training to workforce needs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="37C2407E" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5863E357" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>How well does the RTO align its training to your organisation’s current and future workforce needs?</w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B156C6E" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="0B156C6E" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1897428350"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Excellent  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-382489779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Good  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="517892484"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Satisfactory </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FED7A0C" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
@@ -2844,295 +2837,290 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>Comment:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="-1120837120"/>
               <w:placeholder>
                 <w:docPart w:val="5288378858E140D0A4AC77D5189BEC21"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="64700024" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3230EC54" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc226035079"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc226035079"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Engagement and communication</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="7DB4E06F" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19E72218" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>How would you rate the RTO’s engagement and communication with your organisation?</w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5313A272" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="5313A272" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1911876469"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Excellent  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1401255753"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Good  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1482658736"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Satisfactory </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="334BE44E" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Comment:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0182459A" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="0182459A" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="326797133"/>
                 <w:placeholder>
                   <w:docPart w:val="929F2ED5032442B49F267D13E387B201"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F130B12" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc226035080"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc226035080"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Support for learners</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="577EA183" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="389C8396" w14:textId="02712180" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
@@ -3142,154 +3130,164 @@
               </w:rPr>
               <w:t>How satisfied are you with the RTO</w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>s support for learners?</w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6770E75C" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="6770E75C" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-38751810"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Highly satisfied      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="491993927"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Satisfied      </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Satisfied</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1512951821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Neutral      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-517934832"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Not at all satisfied</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71689467" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
@@ -3298,310 +3296,318 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Comment: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="1688026003"/>
               <w:placeholder>
                 <w:docPart w:val="289E5873D25C4C57A9897D5F7AB73011"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="54122768" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30070B89" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc226035081"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc226035081"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How satisfied are you with this RTO overall?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="52EFE998" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="195264A8" w14:textId="3F0CC193" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="195264A8" w14:textId="3F0CC193" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1427493602"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Highly satisfied      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-266315596"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Satisfied      </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Satisfied</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1288238222"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Neutral      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1340580716"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Not at all satisfied</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08EC4B5D" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4301"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Comment:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="1696496864"/>
               <w:placeholder>
                 <w:docPart w:val="E5F741539221426FAB98D727D37E0932"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="6C13E974" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58E16022" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc226035082"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc226035082"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Section B</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="5931D21D" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc226035083"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc226035083"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Planned training</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="7F695874" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6756939A" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -3673,87 +3679,86 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(found on training.gov.au): </w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="-1183205031"/>
               <w:placeholder>
                 <w:docPart w:val="1A9198C75F9C45AB85F4F2878A186F9D"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="6D91C868" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F1F08EC" w14:textId="5C39618F" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc226035084"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc226035084"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Rationale for considering this RTO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="0022743B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="5C931297" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34A5ED73" w14:textId="14C301DD" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
@@ -3813,51 +3818,50 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="71D219D1" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="35480322"/>
               <w:placeholder>
                 <w:docPart w:val="8BC9D88D72C74B968B78CB39D5A6A728"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="113D2571" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="30044BD6" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
@@ -3879,87 +3883,86 @@
               </w:rPr>
               <w:t>Is the RTO well-connected to your industry?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="78650FB0" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:id w:val="-301472618"/>
               <w:placeholder>
                 <w:docPart w:val="9C8C261A9F0E40F6B71C9962A5A93D74"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2FDE2603" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5817C188" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc226035085"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc226035085"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>How did you hear about this RTO?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="5569FB93" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22685C25" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
@@ -3972,325 +3975,318 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>Tick all that apply</w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18A3B3D6" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="18A3B3D6" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="549352315"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Referral from a colleagues or industry contact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B36DBA7" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="5B36DBA7" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="701829005"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Online search</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6295775F" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="6295775F" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-993340162"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Social media</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B117252" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="1B117252" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="179400179"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Industry event or conference</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="075B8278" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="075B8278" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1503312648"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Previous experience with RTO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA8DE6E" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00302F42" w:rsidP="00D2208A">
+          <w:p w14:paraId="5CA8DE6E" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="276771720"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other (please specify): </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1360041004"/>
                 <w:placeholder>
                   <w:docPart w:val="F699DECEC03841909C78E28A7B924139"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F66783" w:rsidRPr="00F66783">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39115C29" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc226035086"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc226035086"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section C</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="6A095DFE" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc226035087"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc226035087"/>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additional comments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="1E87D513" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0467D5F5" w14:textId="43B42433" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:rPr>
@@ -4319,108 +4315,128 @@
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66783" w:rsidRPr="00F66783" w14:paraId="6AA71173" w14:textId="77777777" w:rsidTr="00D2208A">
         <w:trPr>
           <w:trHeight w:val="2627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:id w:val="1662960875"/>
               <w:placeholder>
                 <w:docPart w:val="A6B7A899052A4EC7B3E42A73FBCB2C70"/>
               </w:placeholder>
-              <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5C05EECD" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:id w:val="-1123995060"/>
+                  <w:placeholder>
+                    <w:docPart w:val="A3FE10960B7F4183A3FDA8749FEBFB3B"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="7052F67C" w14:textId="3F493AC0" w:rsidR="00B43546" w:rsidRDefault="00B43546" w:rsidP="00B43546">
+                    <w:pPr>
+                      <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000C39DB">
+                      <w:rPr>
+                        <w:rFonts w:cs="Arial"/>
+                        <w:color w:val="808080"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+              <w:p w14:paraId="5C05EECD" w14:textId="39C6D727" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00000000" w:rsidP="00D2208A">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00F66783">
-[...5 lines deleted...]
-                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="677E52FF" w14:textId="77777777" w:rsidR="00EB3C7C" w:rsidRDefault="00EB3C7C" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EB3C7C" w:rsidSect="00986952">
-          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1276" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="223" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc226035088"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc226035088"/>
     </w:p>
     <w:p w14:paraId="265566F5" w14:textId="5277C379" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Declaration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="355B9A59" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing this form, I declare that: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163D1DE7" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4566,112 +4582,112 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76020E65" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="3F387D02" w14:textId="59C3F3FB" w:rsidR="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="494D6C3C" w14:textId="18FC95B4" w:rsidR="00EB3C7C" w:rsidRDefault="00EB3C7C" w:rsidP="00F66783">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E66619A" w14:textId="6FEF88B3" w:rsidR="00EB3C7C" w:rsidRDefault="0022743B" w:rsidP="00F66783">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AB9C6D9" wp14:editId="20609546">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>239534</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7555865" cy="9495582"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="A white and purple background with black text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="A white and purple background with black text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7555865" cy="9495582"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -4700,53 +4716,53 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="280439F8" w14:textId="54AF9B8E" w:rsidR="00EB3C7C" w:rsidRDefault="00EB3C7C" w:rsidP="00F66783">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FDD34AC" w14:textId="77777777" w:rsidR="00EB3C7C" w:rsidRPr="00F66783" w:rsidRDefault="00EB3C7C" w:rsidP="00F66783">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="01B2FD23" w14:textId="67E88B19" w:rsidR="0068060B" w:rsidRPr="00F66783" w:rsidRDefault="0068060B" w:rsidP="0092412C">
       <w:pPr>
         <w:pStyle w:val="BackPage"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="426" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2551"/>
@@ -4755,85 +4771,70 @@
       </w:tblGrid>
       <w:tr w:rsidR="0068060B" w:rsidRPr="00F66783" w14:paraId="4CF91B56" w14:textId="77777777" w:rsidTr="00F66783">
         <w:trPr>
           <w:trHeight w:val="1186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4AA5D80B" w14:textId="77777777" w:rsidR="0068060B" w:rsidRPr="00F66783" w:rsidRDefault="0068060B" w:rsidP="0068060B">
             <w:pPr>
               <w:pStyle w:val="BackPage"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="575DFDE8" w14:textId="77777777" w:rsidR="0068060B" w:rsidRPr="00F66783" w:rsidRDefault="0068060B" w:rsidP="0092412C">
+          <w:p w14:paraId="575DFDE8" w14:textId="57D6C187" w:rsidR="0068060B" w:rsidRPr="00F66783" w:rsidRDefault="009514A8" w:rsidP="0092412C">
             <w:pPr>
               <w:pStyle w:val="BackPage"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F66783">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Department of State Growth</w:t>
+              <w:t>Building Tasmania</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="276DA92A" w14:textId="77777777" w:rsidR="00F66783" w:rsidRPr="00F66783" w:rsidRDefault="00F66783" w:rsidP="00F66783">
+          <w:p w14:paraId="4BE28AF1" w14:textId="28C0A1F2" w:rsidR="0068060B" w:rsidRPr="009514A8" w:rsidRDefault="00F66783" w:rsidP="00F66783">
             <w:pPr>
               <w:pStyle w:val="BackPage"/>
             </w:pPr>
             <w:r w:rsidRPr="00F66783">
               <w:t>Senior Compliance and Engagement Officer</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>Department of State Growth - Skills Tasmania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0068060B" w:rsidRPr="00F66783" w14:paraId="1BBF24EF" w14:textId="77777777" w:rsidTr="00F66783">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B9A9FA4" w14:textId="77777777" w:rsidR="0068060B" w:rsidRPr="00F66783" w:rsidRDefault="0068060B" w:rsidP="0068060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45EB118C" w14:textId="77777777" w:rsidR="0068060B" w:rsidRPr="00F66783" w:rsidRDefault="0068060B" w:rsidP="0092412C">
             <w:pPr>
@@ -4997,76 +4998,76 @@
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="223" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05E947B0" w14:textId="77777777" w:rsidR="0068060B" w:rsidRPr="00F66783" w:rsidRDefault="0068060B" w:rsidP="0092412C">
       <w:pPr>
         <w:pStyle w:val="BackPage"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="616FCDA1" w14:textId="77777777" w:rsidR="00326D57" w:rsidRPr="00F66783" w:rsidRDefault="00326D57" w:rsidP="0092412C">
       <w:pPr>
         <w:pStyle w:val="BackPage"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00326D57" w:rsidRPr="00F66783" w:rsidSect="00F74936">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="3629" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AB86C24" w14:textId="77777777" w:rsidR="00DD4BCD" w:rsidRDefault="00DD4BCD">
+    <w:p w14:paraId="71C26289" w14:textId="77777777" w:rsidR="004A0C43" w:rsidRDefault="004A0C43">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4566646B" w14:textId="77777777" w:rsidR="00DD4BCD" w:rsidRDefault="00DD4BCD">
+    <w:p w14:paraId="60A8731E" w14:textId="77777777" w:rsidR="004A0C43" w:rsidRDefault="004A0C43">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5126,105 +5127,133 @@
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02120C0A" w14:textId="77777777" w:rsidR="00677A0D" w:rsidRDefault="00677A0D" w:rsidP="0042246A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1724"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:t>Skills Tasmania</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="09649C13" w14:textId="77777777" w:rsidR="00677A0D" w:rsidRPr="00DA2180" w:rsidRDefault="00677A0D" w:rsidP="0042246A">
+  <w:p w14:paraId="09649C13" w14:textId="0CF5382B" w:rsidR="00677A0D" w:rsidRPr="00DA2180" w:rsidRDefault="009514A8" w:rsidP="0042246A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1724"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DA2180">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Department of State Growth</w:t>
+      <w:t>Building Tasmania</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="152E8B4E" w14:textId="2CD23AD1" w:rsidR="0068060B" w:rsidRDefault="00677A0D" w:rsidP="0042246A">
+  <w:p w14:paraId="152E8B4E" w14:textId="7F878F65" w:rsidR="0068060B" w:rsidRDefault="00677A0D" w:rsidP="0042246A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1724"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r w:rsidRPr="00DA2180">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">CM Ref: </w:t>
     </w:r>
-    <w:r w:rsidR="00B5002C" w:rsidRPr="00DA2180">
+    <w:r w:rsidR="00CA1B32" w:rsidRPr="00CA1B32">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>D26/91254</w:t>
+      <w:t>D26/204666</w:t>
     </w:r>
-    <w:r w:rsidR="0068060B" w:rsidRPr="00DA2180">
+    <w:r w:rsidR="00CA1B32">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DA2180" w:rsidRPr="00DA2180">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>– Version 1 April 2026</w:t>
+      <w:t xml:space="preserve">– Version </w:t>
+    </w:r>
+    <w:r w:rsidR="009514A8">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00DA2180" w:rsidRPr="00DA2180">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009514A8">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>July</w:t>
+    </w:r>
+    <w:r w:rsidR="00DA2180" w:rsidRPr="00DA2180">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidR="0068060B" w:rsidRPr="00C60B42">
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0068060B" w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0068060B" w:rsidRPr="00C60B42">
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidR="0068060B" w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008E7EF2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0068060B" w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
@@ -5247,61 +5276,61 @@
     <w:r w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C60B42">
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40E875F4" w14:textId="77777777" w:rsidR="00DD4BCD" w:rsidRDefault="00DD4BCD">
+    <w:p w14:paraId="206D8692" w14:textId="77777777" w:rsidR="004A0C43" w:rsidRDefault="004A0C43">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EFEDE86" w14:textId="77777777" w:rsidR="00DD4BCD" w:rsidRDefault="00DD4BCD">
+    <w:p w14:paraId="660A42D0" w14:textId="77777777" w:rsidR="004A0C43" w:rsidRDefault="004A0C43">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40267410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4593"/>
@@ -6350,52 +6379,53 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1450394643">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1739784320">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="645863751">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="50"/>
+  <w:zoom w:percent="90"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6433,162 +6463,169 @@
     <w:rsid w:val="002A42E0"/>
     <w:rsid w:val="002C39C9"/>
     <w:rsid w:val="002D2523"/>
     <w:rsid w:val="002D46E0"/>
     <w:rsid w:val="002D6A1B"/>
     <w:rsid w:val="00302F42"/>
     <w:rsid w:val="003040EF"/>
     <w:rsid w:val="0031285D"/>
     <w:rsid w:val="0031732B"/>
     <w:rsid w:val="00326D57"/>
     <w:rsid w:val="00331895"/>
     <w:rsid w:val="0033632F"/>
     <w:rsid w:val="0037765E"/>
     <w:rsid w:val="00383C77"/>
     <w:rsid w:val="00390DDA"/>
     <w:rsid w:val="00392FC9"/>
     <w:rsid w:val="003B0B28"/>
     <w:rsid w:val="003C5DF5"/>
     <w:rsid w:val="003F6291"/>
     <w:rsid w:val="0042246A"/>
     <w:rsid w:val="00440166"/>
     <w:rsid w:val="00477FDE"/>
     <w:rsid w:val="00482B3B"/>
     <w:rsid w:val="004854BE"/>
     <w:rsid w:val="00490DDB"/>
+    <w:rsid w:val="004A0C43"/>
     <w:rsid w:val="004B0486"/>
     <w:rsid w:val="004B2C78"/>
     <w:rsid w:val="004B398F"/>
     <w:rsid w:val="004B41B0"/>
     <w:rsid w:val="004D301E"/>
     <w:rsid w:val="004D51A1"/>
     <w:rsid w:val="004E162C"/>
     <w:rsid w:val="004E78DD"/>
     <w:rsid w:val="004F22A4"/>
     <w:rsid w:val="005103CC"/>
     <w:rsid w:val="00510946"/>
     <w:rsid w:val="00543FA8"/>
     <w:rsid w:val="00545CBF"/>
     <w:rsid w:val="00593AFD"/>
     <w:rsid w:val="005A1DB7"/>
     <w:rsid w:val="005B0839"/>
     <w:rsid w:val="005B3A4E"/>
     <w:rsid w:val="005E6B99"/>
     <w:rsid w:val="005F4965"/>
     <w:rsid w:val="006265B2"/>
     <w:rsid w:val="006340F8"/>
     <w:rsid w:val="0064514C"/>
     <w:rsid w:val="00647891"/>
     <w:rsid w:val="00677A0D"/>
     <w:rsid w:val="00680485"/>
     <w:rsid w:val="0068060B"/>
     <w:rsid w:val="00683C6F"/>
     <w:rsid w:val="006C582E"/>
     <w:rsid w:val="006D21B8"/>
     <w:rsid w:val="006D466E"/>
     <w:rsid w:val="006E59F5"/>
     <w:rsid w:val="006F3CDE"/>
     <w:rsid w:val="006F58AD"/>
     <w:rsid w:val="006F62C7"/>
     <w:rsid w:val="00712F10"/>
     <w:rsid w:val="007160BF"/>
     <w:rsid w:val="0074102B"/>
     <w:rsid w:val="00742F28"/>
     <w:rsid w:val="0074581C"/>
     <w:rsid w:val="00756D43"/>
     <w:rsid w:val="00757492"/>
     <w:rsid w:val="007636E4"/>
     <w:rsid w:val="00765A2F"/>
     <w:rsid w:val="00777816"/>
     <w:rsid w:val="007B20E4"/>
     <w:rsid w:val="007C24B1"/>
+    <w:rsid w:val="007D342E"/>
     <w:rsid w:val="0082465B"/>
     <w:rsid w:val="00825BC9"/>
     <w:rsid w:val="00826268"/>
     <w:rsid w:val="00836E3F"/>
     <w:rsid w:val="00856356"/>
     <w:rsid w:val="00865EB7"/>
     <w:rsid w:val="00890C60"/>
     <w:rsid w:val="008B497C"/>
     <w:rsid w:val="008D7BED"/>
     <w:rsid w:val="008E7EF2"/>
     <w:rsid w:val="008F0AB2"/>
     <w:rsid w:val="008F3FA8"/>
     <w:rsid w:val="00917618"/>
     <w:rsid w:val="00917D0C"/>
     <w:rsid w:val="0092412C"/>
+    <w:rsid w:val="009514A8"/>
     <w:rsid w:val="00955151"/>
     <w:rsid w:val="009553B4"/>
+    <w:rsid w:val="00966214"/>
     <w:rsid w:val="00971E40"/>
     <w:rsid w:val="00973FFB"/>
     <w:rsid w:val="00975EBE"/>
     <w:rsid w:val="00976698"/>
     <w:rsid w:val="009838A8"/>
     <w:rsid w:val="00986952"/>
     <w:rsid w:val="00987BC9"/>
     <w:rsid w:val="009A22FD"/>
+    <w:rsid w:val="009B0A3E"/>
     <w:rsid w:val="009B24AD"/>
     <w:rsid w:val="009D0E80"/>
     <w:rsid w:val="009D2EEA"/>
     <w:rsid w:val="009E1E34"/>
     <w:rsid w:val="009E6378"/>
     <w:rsid w:val="00A1640F"/>
     <w:rsid w:val="00A240B0"/>
     <w:rsid w:val="00A26AAF"/>
     <w:rsid w:val="00A3040F"/>
     <w:rsid w:val="00A313CD"/>
     <w:rsid w:val="00A52564"/>
     <w:rsid w:val="00A64D40"/>
     <w:rsid w:val="00A7193D"/>
     <w:rsid w:val="00A720FE"/>
     <w:rsid w:val="00A8158A"/>
     <w:rsid w:val="00AB6BB0"/>
     <w:rsid w:val="00AB6BCE"/>
     <w:rsid w:val="00AB7B96"/>
     <w:rsid w:val="00AE5B43"/>
     <w:rsid w:val="00AF3A06"/>
     <w:rsid w:val="00B050DE"/>
     <w:rsid w:val="00B121F3"/>
     <w:rsid w:val="00B126D4"/>
     <w:rsid w:val="00B27B61"/>
     <w:rsid w:val="00B27EEE"/>
+    <w:rsid w:val="00B43546"/>
     <w:rsid w:val="00B5002C"/>
     <w:rsid w:val="00B63007"/>
     <w:rsid w:val="00B81712"/>
     <w:rsid w:val="00B87396"/>
     <w:rsid w:val="00BA0DED"/>
     <w:rsid w:val="00BB60A7"/>
     <w:rsid w:val="00BD40A0"/>
     <w:rsid w:val="00BF3E14"/>
     <w:rsid w:val="00C11DD7"/>
     <w:rsid w:val="00C209D7"/>
     <w:rsid w:val="00C25F88"/>
     <w:rsid w:val="00C4367C"/>
     <w:rsid w:val="00C65A3D"/>
     <w:rsid w:val="00C73978"/>
     <w:rsid w:val="00C81A85"/>
     <w:rsid w:val="00C83909"/>
+    <w:rsid w:val="00CA1B32"/>
     <w:rsid w:val="00CA3E84"/>
     <w:rsid w:val="00CB27A9"/>
     <w:rsid w:val="00CB36E7"/>
     <w:rsid w:val="00CC4954"/>
     <w:rsid w:val="00CE58E1"/>
     <w:rsid w:val="00D10081"/>
     <w:rsid w:val="00D11357"/>
     <w:rsid w:val="00D1200B"/>
     <w:rsid w:val="00D16E0B"/>
     <w:rsid w:val="00D20EF9"/>
     <w:rsid w:val="00D24ADC"/>
     <w:rsid w:val="00D52E87"/>
     <w:rsid w:val="00D72C51"/>
     <w:rsid w:val="00D76A3C"/>
     <w:rsid w:val="00D95BB0"/>
     <w:rsid w:val="00DA2180"/>
     <w:rsid w:val="00DA3244"/>
     <w:rsid w:val="00DB309E"/>
     <w:rsid w:val="00DB6A6B"/>
     <w:rsid w:val="00DC7EDD"/>
     <w:rsid w:val="00DD4BCD"/>
     <w:rsid w:val="00DF0EE4"/>
     <w:rsid w:val="00E0611E"/>
     <w:rsid w:val="00E5131F"/>
     <w:rsid w:val="00E64359"/>
@@ -6596,50 +6633,51 @@
     <w:rsid w:val="00E81919"/>
     <w:rsid w:val="00E82659"/>
     <w:rsid w:val="00E91AE2"/>
     <w:rsid w:val="00EA190C"/>
     <w:rsid w:val="00EA5C5F"/>
     <w:rsid w:val="00EB3C7C"/>
     <w:rsid w:val="00EC2562"/>
     <w:rsid w:val="00EC698A"/>
     <w:rsid w:val="00ED4C17"/>
     <w:rsid w:val="00ED4F85"/>
     <w:rsid w:val="00EF0AC7"/>
     <w:rsid w:val="00F17307"/>
     <w:rsid w:val="00F343A7"/>
     <w:rsid w:val="00F46030"/>
     <w:rsid w:val="00F5035D"/>
     <w:rsid w:val="00F66783"/>
     <w:rsid w:val="00F73CB5"/>
     <w:rsid w:val="00F74936"/>
     <w:rsid w:val="00F75FFA"/>
     <w:rsid w:val="00F80549"/>
     <w:rsid w:val="00F95B70"/>
     <w:rsid w:val="00FC3B9A"/>
     <w:rsid w:val="00FC5C38"/>
     <w:rsid w:val="00FD1764"/>
     <w:rsid w:val="00FD34CE"/>
+    <w:rsid w:val="00FF08F9"/>
     <w:rsid w:val="00FF6FB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7633,51 +7671,51 @@
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F66783"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\e-ottavi\Downloads\A4-Report-template%202022%20-%207%20images%20cover.DOCX%20(3).DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="522B3AB4B9364248902F110440466913"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -8383,50 +8421,82 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98E4E554-0073-45E3-9AA2-4CD58DDEF17F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D96291" w:rsidRDefault="00F53390" w:rsidP="00F53390">
           <w:pPr>
             <w:pStyle w:val="2AC684EE799949CF9A045B60A2BF3BEB"/>
           </w:pPr>
           <w:r w:rsidRPr="000C39DB">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A3FE10960B7F4183A3FDA8749FEBFB3B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3844A560-C61D-4D8F-8E47-281561A70E62}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00043083" w:rsidP="00043083">
+          <w:pPr>
+            <w:pStyle w:val="A3FE10960B7F4183A3FDA8749FEBFB3B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000C39DB">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8493,60 +8563,64 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F53390"/>
+    <w:rsid w:val="00043083"/>
+    <w:rsid w:val="000A3DBC"/>
     <w:rsid w:val="000B60B7"/>
     <w:rsid w:val="00162CAB"/>
     <w:rsid w:val="00251F27"/>
     <w:rsid w:val="004A6AF8"/>
     <w:rsid w:val="004E162C"/>
+    <w:rsid w:val="007D342E"/>
     <w:rsid w:val="008B497C"/>
     <w:rsid w:val="00B03357"/>
     <w:rsid w:val="00BF2914"/>
     <w:rsid w:val="00BF6CFE"/>
     <w:rsid w:val="00D96291"/>
+    <w:rsid w:val="00E64F05"/>
     <w:rsid w:val="00F53390"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -9046,50 +9120,54 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A9198C75F9C45AB85F4F2878A186F9D">
     <w:name w:val="1A9198C75F9C45AB85F4F2878A186F9D"/>
     <w:rsid w:val="00F53390"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8BC9D88D72C74B968B78CB39D5A6A728">
     <w:name w:val="8BC9D88D72C74B968B78CB39D5A6A728"/>
     <w:rsid w:val="00F53390"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C8C261A9F0E40F6B71C9962A5A93D74">
     <w:name w:val="9C8C261A9F0E40F6B71C9962A5A93D74"/>
     <w:rsid w:val="00F53390"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F699DECEC03841909C78E28A7B924139">
     <w:name w:val="F699DECEC03841909C78E28A7B924139"/>
     <w:rsid w:val="00F53390"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6B7A899052A4EC7B3E42A73FBCB2C70">
     <w:name w:val="A6B7A899052A4EC7B3E42A73FBCB2C70"/>
     <w:rsid w:val="00F53390"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AC684EE799949CF9A045B60A2BF3BEB">
     <w:name w:val="2AC684EE799949CF9A045B60A2BF3BEB"/>
     <w:rsid w:val="00F53390"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3FE10960B7F4183A3FDA8749FEBFB3B">
+    <w:name w:val="A3FE10960B7F4183A3FDA8749FEBFB3B"/>
+    <w:rsid w:val="00043083"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -9274,54 +9352,77 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="096c1dea-4bc7-40b1-8002-faff938e68a2">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E8DDD3E045DB7241A1F825DD5FBC8CAA" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a00010b681dbc76abcc2cece4a90d9db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="096c1dea-4bc7-40b1-8002-faff938e68a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce7e08ce8175627597309ea5729b6fcd" ns2:_="">
     <xsd:import namespace="096c1dea-4bc7-40b1-8002-faff938e68a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="096c1dea-4bc7-40b1-8002-faff938e68a2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -9417,147 +9518,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E0EEA07-175C-4C14-845B-1F58CC8F0D2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="096c1dea-4bc7-40b1-8002-faff938e68a2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D27E2D62-A166-4E86-A4DD-F530F4E12CCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BC7F3E8-4F32-4ABD-BB24-40CD48932B0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF068780-8E61-4088-AC1D-1A4F3A6E67FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="096c1dea-4bc7-40b1-8002-faff938e68a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>A4-Report-template 2022 - 7 images cover.DOCX (3)</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>958</Words>
-  <Characters>5464</Characters>
+  <Words>1037</Words>
+  <Characters>5336</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>12</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>177</Lines>
+  <Paragraphs>141</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DEDTA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6410</CharactersWithSpaces>
+  <CharactersWithSpaces>6232</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ottavi, Ebony</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E8DDD3E045DB7241A1F825DD5FBC8CAA</vt:lpwstr>