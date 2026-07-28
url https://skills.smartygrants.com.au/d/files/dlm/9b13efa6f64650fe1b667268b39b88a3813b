--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -16,66 +16,205 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6F22C8AA" w14:textId="32337237" w:rsidR="00326D57" w:rsidRPr="00FD15F9" w:rsidRDefault="00FD15F9" w:rsidP="002A42E0">
+    <w:p w14:paraId="6F22C8AA" w14:textId="7E9FDDD6" w:rsidR="00326D57" w:rsidRPr="00FD15F9" w:rsidRDefault="00C61AC7" w:rsidP="002A42E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47A0A1AD" wp14:editId="6B8CFAE6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE40E5C" wp14:editId="185D5B5A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>977265</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>1071245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6845182" cy="584200"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6845182" cy="584200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+                            <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                          </a:ext>
+                          <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="12E354A8" w14:textId="134347B6" w:rsidR="00326D57" w:rsidRPr="00486FA9" w:rsidRDefault="00326D57" w:rsidP="00EC2562">
+                            <w:pPr>
+                              <w:pStyle w:val="Title"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00486FA9">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                              <w:t>S</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FD15F9" w:rsidRPr="00486FA9">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">kills Tasmania TasVET Supplier Program </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2EE40E5C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:76.95pt;margin-top:84.35pt;width:539pt;height:46pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANNQHzCgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CtgiMOEXWIsOA&#10;oC2QDj0rshQbkEWNUmJnXz9KtpOt22nYRaJIiiLfe1red41hJ4W+Blvw2WTKmbISytoeCv7tdfNp&#10;wZkPwpbCgFUFPyvP71cfPyxbl6s5VGBKhYyKWJ+3ruBVCC7PMi8r1Qg/AacsBTVgIwId8ZCVKFqq&#10;3phsPp3eZS1g6RCk8p68j32Qr1J9rZUMz1p7FZgpOPUW0opp3cc1Wy1FfkDhqloObYh/6KIRtaVH&#10;L6UeRRDsiPUfpZpaInjQYSKhyUDrWqo0A00zm76bZlcJp9IsBI53F5j8/ysrn04794IsdJ+hIwIj&#10;IK3zuSdnnKfT2MSdOmUUJwjPF9hUF5gk593i5na2mHMmKXa7uCFeYpnsetuhD18UNCwaBUeiJaEl&#10;Tlsf+tQxJT5mYVMbk6gx9jcH1ew9KnE73L42HK3Q7bthij2UZxoOoefdO7mpqYOt8OFFIBFN85B4&#10;wzMt2kBbcBgszirAH3/zx3zCn6KctSScgvvvR4GKM/PVEjNRZaOBo7EfDXtsHoC0OKNv4WQy6QIG&#10;M5oaoXkjTa/jKxQSVtJbBQ+j+RB6+dKfkGq9TkmkJSfC1u6cjKUjZBHP1+5NoBtAD0TXE4ySEvk7&#10;7PvcHuz1MYCuEzER0B5FIjQeSIeJ2uHPRKH/ek5Z15+9+gkAAP//AwBQSwMEFAAGAAgAAAAhAOAU&#10;z1fhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3VSkbYhTVQhOSFXT&#10;cODoxG5iNV6H2G3D37M9wW1ndzT7Jt9MrmcXMwbrUcJ8JoAZbLy22Er4rN6fVsBCVKhV79FI+DEB&#10;NsX9Xa4y7a9YmsshtoxCMGRKQhfjkHEems44FWZ+MEi3ox+diiTHlutRXSnc9TwRIuVOWaQPnRrM&#10;a2ea0+HsJGy/sHyz37t6Xx5LW1VrgR/pScrHh2n7AiyaKf6Z4YZP6FAQU+3PqAPrST8v1mSlIV0t&#10;gd0cyWJOq1pCkool8CLn/0sUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQANNQHzCgIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDgFM9X&#10;4QAAAAwBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="12E354A8" w14:textId="134347B6" w:rsidR="00326D57" w:rsidRPr="00486FA9" w:rsidRDefault="00326D57" w:rsidP="00EC2562">
+                      <w:pPr>
+                        <w:pStyle w:val="Title"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00486FA9">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                        <w:t>S</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FD15F9" w:rsidRPr="00486FA9">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">kills Tasmania TasVET Supplier Program </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00FD15F9" w:rsidRPr="00FD15F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47A0A1AD" wp14:editId="56F9F94A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>280882</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>942340</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6417733" cy="1278467"/>
                 <wp:effectExtent l="0" t="0" r="2540" b="17145"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6417733" cy="1278467"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -134,71 +273,51 @@
                             <w:r w:rsidRPr="00FB59DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">NOTE: This </w:t>
                             </w:r>
                             <w:r w:rsidR="00D3707E" w:rsidRPr="00FB59DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Declaration is mandatory and </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FB59DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">must </w:t>
-[...19 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">must be attached </w:t>
                             </w:r>
                             <w:r w:rsidR="00486FA9" w:rsidRPr="00FB59DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">to </w:t>
                             </w:r>
                             <w:r w:rsidR="00D3707E" w:rsidRPr="00FB59DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">the Registered Training Organisation’s </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FB59DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
@@ -229,55 +348,51 @@
                               <w:pStyle w:val="BodyText"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="47A0A1AD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:22.1pt;margin-top:74.2pt;width:505.35pt;height:100.65pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZviYtDQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TIimMOEXWIsOA&#10;oC2QDj0rshQbsEWNUmJnXz9KtpOt22nYRaJIiiLfe1red03NTgpdBSbn6WTKmTISisoccv7tdfPp&#10;jjPnhSlEDUbl/Kwcv199/LBsbaZmUEJdKGRUxListTkvvbdZkjhZqka4CVhlKKgBG+HpiIekQNFS&#10;9aZOZtPpPGkBC4sglXPkfeyDfBXra62kf9baKc/qnFNvPq4Y131Yk9VSZAcUtqzk0Ib4hy4aURl6&#10;9FLqUXjBjlj9UaqpJIID7ScSmgS0rqSKM9A06fTdNLtSWBVnIXCcvcDk/l9Z+XTa2RdkvvsMHREY&#10;AGmtyxw5wzydxibs1CmjOEF4vsCmOs8kOee36WJxc8OZpFg6W9zdzhehTnK9btH5LwoaFoycI/ES&#10;4RKnrfN96pgSXjOwqeo6clOb3xxUs/eoSO5w+9pxsHy374Yx9lCcaTqEnnhn5aaiDrbC+ReBxDQN&#10;ROr1z7ToGtqcw2BxVgL++Js/5BMBFOWsJeXk3H0/ClSc1V8NURNkNho4GvvRMMfmAUiMKf0LK6NJ&#10;F9DXo6kRmjcS9Tq8QiFhJL2Vcz+aD77XL30KqdbrmERissJvzc7KUDpAFvB87d4E2gF0T3w9wagp&#10;kb3Dvs/twV4fPegqEhMA7VEkQsOBhBipHT5NUPqv55h1/dqrnwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHVO2l3gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s3Qhj7ZpOE4IT&#10;ElpXDhzTxmujNU5psq28PdkJjrY//f7+fDPZnp1x9MaRhPksAYbUOG2olfBZvT2sgPmgSKveEUr4&#10;QQ+b4vYmV5l2FyrxvA8tiyHkMyWhC2HIOPdNh1b5mRuQ4u3gRqtCHMeW61FdYrjt+SJJltwqQ/FD&#10;pwZ86bA57k9WwvaLylfz/VHvykNpqipN6H15lPL+btqugQWcwh8MV/2oDkV0qt2JtGe9BCEWkYx7&#10;sRLArkDyJFJgtYRHkT4DL3L+v0PxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABm+Ji0N&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHVO&#10;2l3gAAAACwEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="47A0A1AD" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:22.1pt;margin-top:74.2pt;width:505.35pt;height:100.65pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgU/pfDwIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L07SIimMOEXWIsOA&#10;oC2QFj0rshQbkEWNUmJ3Xz9KjpOu22nYRaJIiiLfe1rcdo1hR4W+BlvwyWjMmbISytruC/7yvP5y&#10;w5kPwpbCgFUFf1Oe3y4/f1q0LldTqMCUChkVsT5vXcGrEFyeZV5WqhF+BE5ZCmrARgQ64j4rUbRU&#10;vTHZdDyeZS1g6RCk8p68932QL1N9rZUMj1p7FZgpOPUW0opp3cU1Wy5Evkfhqlqe2hD/0EUjakuP&#10;nkvdiyDYAes/SjW1RPCgw0hCk4HWtVRpBppmMv4wzbYSTqVZCBzvzjD5/1dWPhy37glZ6L5CRwRG&#10;QFrnc0/OOE+nsYk7dcooThC+nWFTXWCSnLPryXx+dcWZpNhkOr+5ns1jnexy3aEP3xQ0LBoFR+Il&#10;wSWOGx/61CElvmZhXRuTuDH2NwfV7D0qkXu6fek4WqHbdawu302zg/KNhkTo+fdOrmtqZCN8eBJI&#10;hNNcJOLwSIs20BYcThZnFeDPv/ljPvFAUc5aElDB/Y+DQMWZ+W6Joai2wcDB2A2GPTR3QJqc0Pdw&#10;Mpl0AYMZTI3QvJK2V/EVCgkr6a2Ch8G8C72M6W9ItVqlJNKUE2Fjt07G0hG5COtz9yrQnbAPRNsD&#10;DNIS+QcK+twe89UhgK4TPxHXHkXiNR5Ij4nh09+Jgn9/TlmXH778BQAA//8DAFBLAwQUAAYACAAA&#10;ACEAdU7aXeAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizdCGPtmk4T&#10;ghMSWlcOHNPGa6M1Tmmyrbw92QmOtj/9/v58M9menXH0xpGE+SwBhtQ4baiV8Fm9PayA+aBIq94R&#10;SvhBD5vi9iZXmXYXKvG8Dy2LIeQzJaELYcg4902HVvmZG5Di7eBGq0Icx5brUV1iuO35IkmW3CpD&#10;8UOnBnzpsDnuT1bC9ovKV/P9Ue/KQ2mqKk3ofXmU8v5u2q6BBZzCHwxX/agORXSq3Ym0Z70EIRaR&#10;jHuxEsCuQPIkUmC1hEeRPgMvcv6/Q/ELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIFP6&#10;Xw8CAAApBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dU7aXeAAAAALAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="02CFEFA6" w14:textId="31F58C84" w:rsidR="00326D57" w:rsidRPr="00486FA9" w:rsidRDefault="00FD15F9" w:rsidP="00A720FE">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="34"/>
                           <w:szCs w:val="34"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00486FA9">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="34"/>
                           <w:szCs w:val="34"/>
                         </w:rPr>
                         <w:t>Registered Training Organisation Declaration of Compliance</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="183B9B13" w14:textId="77777777" w:rsidR="00FD15F9" w:rsidRPr="00FD15F9" w:rsidRDefault="00FD15F9" w:rsidP="00FD15F9">
                       <w:pPr>
@@ -301,71 +416,51 @@
                       <w:r w:rsidRPr="00FB59DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">NOTE: This </w:t>
                       </w:r>
                       <w:r w:rsidR="00D3707E" w:rsidRPr="00FB59DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Declaration is mandatory and </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FB59DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">must </w:t>
-[...19 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">must be attached </w:t>
                       </w:r>
                       <w:r w:rsidR="00486FA9" w:rsidRPr="00FB59DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">to </w:t>
                       </w:r>
                       <w:r w:rsidR="00D3707E" w:rsidRPr="00FB59DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">the Registered Training Organisation’s </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FB59DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
@@ -376,185 +471,50 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> form</w:t>
                       </w:r>
                       <w:r w:rsidR="00D3707E" w:rsidRPr="00FB59DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> in SmartyGrants</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6E516C8D" w14:textId="77777777" w:rsidR="00FD15F9" w:rsidRPr="00FD15F9" w:rsidRDefault="00FD15F9" w:rsidP="00FD15F9">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:shape>
-[...133 lines deleted...]
-                <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D16E0B" w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="118F7F62" wp14:editId="49168301">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9063990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1858061" cy="270307"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="15875"/>
                 <wp:wrapNone/>
@@ -672,206 +632,185 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="182880" cy="1653235"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
                             <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="70D3FC9E" w14:textId="09296B5D" w:rsidR="00A720FE" w:rsidRPr="00A720FE" w:rsidRDefault="00FD15F9" w:rsidP="00A720FE">
+                          <w:p w14:paraId="70D3FC9E" w14:textId="235B19E7" w:rsidR="00A720FE" w:rsidRPr="00A720FE" w:rsidRDefault="00C61AC7" w:rsidP="00A720FE">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                               </w:rPr>
-                              <w:t>April 2026</w:t>
+                              <w:t>July 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="7FACA43C" id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-20.25pt;margin-top:52.45pt;width:14.4pt;height:130.2pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL51avEAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tv2zAMvg/YfxB0X5wH2gVGlCJrkWFA&#10;0BZIh54VWYoN2KJGKbGzXz9KjpOu22nYhaL4Evl91OKua2p21OgrsIJPRmPOtFVQVHYv+PeX9ac5&#10;Zz5IW8garBb8pD2/W378sGhdrqdQQl1oZFTE+rx1gpchuDzLvCp1I/0InLbkNICNDHTFfVagbKl6&#10;U2fT8fg2awELh6C092R96J18meobo1V4MsbrwGrBqbeQJCa5izJbLmS+R+nKSp3bkP/QRSMrS49e&#10;Sj3IINkBqz9KNZVC8GDCSEGTgTGV0mkGmmYyfjfNtpROp1kIHO8uMPn/V1Y9HrfuGVnovkBHBEZA&#10;WudzT8Y4T2ewiSd1yshPEJ4usOkuMBWT5tP5nDyKXJPbm9l0dhPLZNdshz581dCwqAiOREtCSx43&#10;PvShQ0h8zMK6qutETW1/M1DN3qITt+fsa8NRC92uY1Uh+GwYZgfFiWZE6On3Tq0ramQjfXiWSHxT&#10;87TD4YmEqaEVHM4aZyXgz7/ZY7zgUU4/U3pLKyS4/3GQqDmrv1niiMxhUHBQdoNiD8090FZO6IM4&#10;lVRKwFAPqkFoXmm7V/EhckmrqBnBw6Deh36R6XcovVqlINoqJ8PGbp2KpSN4EdmX7lWiO8MfiLhH&#10;GJZL5u9Y6GN72FeHAKZKFEVoeyCJ2nihjUwkn39PXPm39xR1/ePLXwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJ9RAtjfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHapHdIECHEq&#10;FKliV4m2B5jGJolqj0PsNuntMStYjv7T/2+qzWINu+rJD44kpCsBTFPr1ECdhONhm7wA8wFJoXGk&#10;Jdy0h019f1dhqdxMn/q6Dx2LJeRLlNCHMJac+7bXFv3KjZpi9uUmiyGeU8fVhHMst4Y/CVFwiwPF&#10;hR5H3fS6Pe8vVsLuxvs5s/mxbZpiV2TfWzx/GCkfH5b3N2BBL+EPhl/9qA51dDq5CynPjIRkLfKI&#10;xkCsX4FFIknTZ2AnCVmRZ8Driv//of4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC+dW&#10;rxACAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;n1EC2N8AAAALAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="70D3FC9E" w14:textId="09296B5D" w:rsidR="00A720FE" w:rsidRPr="00A720FE" w:rsidRDefault="00FD15F9" w:rsidP="00A720FE">
+                    <w:p w14:paraId="70D3FC9E" w14:textId="235B19E7" w:rsidR="00A720FE" w:rsidRPr="00A720FE" w:rsidRDefault="00C61AC7" w:rsidP="00A720FE">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
-                        <w:t>April 2026</w:t>
+                        <w:t>July 2026</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00326D57" w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="003361CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659263" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="04A98713" wp14:editId="15FCC5F3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6804E242" wp14:editId="35DF9F9C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>26035</wp:posOffset>
+              <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>17780</wp:posOffset>
+              <wp:posOffset>-148590</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7607300" cy="10760075"/>
-            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:extent cx="7557770" cy="10690860"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="3" name="Picture 3">
-[...5 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="3" name="Picture 3" descr="A blue and orange triangle&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Picture 3">
-[...5 lines deleted...]
-                    </pic:cNvPr>
+                    <pic:cNvPr id="3" name="Picture 3" descr="A blue and orange triangle&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
-                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
-[...7 lines deleted...]
-                        </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7607300" cy="10760075"/>
+                      <a:ext cx="7557770" cy="10690860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
-      </w:r>
-[...4 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F96BB3A" w14:textId="163CB07C" w:rsidR="0068060B" w:rsidRPr="00FD15F9" w:rsidRDefault="00FD15F9" w:rsidP="00331895">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Declaration of Compliance</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1119,65 +1058,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD15F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(RTO CODE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E248961" w14:textId="71BE1A66" w:rsidR="00FD15F9" w:rsidRPr="00FD15F9" w:rsidRDefault="00FD15F9" w:rsidP="00C26925">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">do solemnly and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> that: in the past three (3) calendar years:</w:t>
+        <w:t>do solemnly and sincerely declare that: in the past three (3) calendar years:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="7654"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD15F9" w:rsidRPr="00FD15F9" w14:paraId="447E615C" w14:textId="77777777" w:rsidTr="00C26925">
         <w:trPr>
           <w:trHeight w:val="805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AB73C3B" w14:textId="77777777" w:rsidR="00FD15F9" w:rsidRPr="00FD15F9" w:rsidRDefault="00FD15F9" w:rsidP="00D2208A">
             <w:pPr>
               <w:tabs>
@@ -1428,67 +1353,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD15F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> or other compliance action</w:t>
             </w:r>
             <w:r w:rsidR="00C26925">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD15F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">by any funding body (across all </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> other than Tasmania)</w:t>
+              <w:t>by any funding body (across all jurisdictions other than Tasmania)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B90E54E" w14:textId="77777777" w:rsidR="00FD15F9" w:rsidRPr="00FD15F9" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1269426575"/>
                 <w14:checkbox>
@@ -1624,65 +1533,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00FD15F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D214C61" w14:textId="77777777" w:rsidR="00FD15F9" w:rsidRPr="00FD15F9" w:rsidRDefault="00FD15F9" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD15F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Has the RTO </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> of a breach of Skills Tasmania grant conditions, including mandatory reporting obligations.</w:t>
+              <w:t>Has the RTO been notified of a breach of Skills Tasmania grant conditions, including mandatory reporting obligations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="617C14E1" w14:textId="77777777" w:rsidR="00FD15F9" w:rsidRPr="00FD15F9" w:rsidRDefault="00000000" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="341674948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1918,51 +1813,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal Information Protection Act 2004 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tas), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00FD15F9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>The Privacy Act 1988 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Cwlth) and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -2122,101 +2017,101 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C398965" w14:textId="77777777" w:rsidR="00FD15F9" w:rsidRPr="00FD15F9" w:rsidRDefault="00FD15F9" w:rsidP="00D2208A">
             <w:pPr>
               <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A3BCB1F" w14:textId="77777777" w:rsidR="00331895" w:rsidRPr="00FD15F9" w:rsidRDefault="00331895" w:rsidP="0068060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00331895" w:rsidRPr="00FD15F9" w:rsidSect="00331895">
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1276" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="223" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42EC45E5" w14:textId="77777777" w:rsidR="0068060B" w:rsidRPr="00FD15F9" w:rsidRDefault="00A720FE" w:rsidP="0092412C">
       <w:pPr>
         <w:pStyle w:val="BackPage"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD15F9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48AE3D27" wp14:editId="702A604C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-545411</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-2227580</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7556739" cy="10689370"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="A white and purple background with black text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="A white and purple background with black text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId16">
+                            <a14:imgLayer r:embed="rId15">
                               <a14:imgEffect>
                                 <a14:saturation sat="0"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7556739" cy="10689370"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
@@ -2255,93 +2150,78 @@
       <w:tr w:rsidR="0068060B" w:rsidRPr="00FD15F9" w14:paraId="41C9D63F" w14:textId="77777777" w:rsidTr="00331895">
         <w:trPr>
           <w:trHeight w:val="1186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7D422FAA" w14:textId="77777777" w:rsidR="0068060B" w:rsidRPr="00D3707E" w:rsidRDefault="0068060B" w:rsidP="0068060B">
             <w:pPr>
               <w:pStyle w:val="BackPage"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F69679D" w14:textId="5C739280" w:rsidR="008874C7" w:rsidRPr="00D3707E" w:rsidRDefault="008874C7" w:rsidP="008874C7">
+          <w:p w14:paraId="3F69679D" w14:textId="681F2501" w:rsidR="008874C7" w:rsidRPr="00D3707E" w:rsidRDefault="00C61AC7" w:rsidP="008874C7">
             <w:pPr>
               <w:pStyle w:val="BackPage"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3707E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Department of State Growth</w:t>
+              <w:t>Building Tasmania</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49B8CCC6" w14:textId="77777777" w:rsidR="008874C7" w:rsidRPr="00D3707E" w:rsidRDefault="008874C7" w:rsidP="008874C7">
+          <w:p w14:paraId="73BD5745" w14:textId="16611977" w:rsidR="0068060B" w:rsidRPr="00C61AC7" w:rsidRDefault="008874C7" w:rsidP="008874C7">
             <w:pPr>
               <w:pStyle w:val="BackPage"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3707E">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Senior Compliance and Engagement Officer</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>Department of State Growth - Skills Tasmania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00056AF7" w:rsidRPr="00FD15F9" w14:paraId="4E1E883A" w14:textId="77777777" w:rsidTr="00331895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="772D032E" w14:textId="77777777" w:rsidR="00056AF7" w:rsidRPr="00D3707E" w:rsidRDefault="00056AF7" w:rsidP="00056AF7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14DFE2D1" w14:textId="2A84736F" w:rsidR="00056AF7" w:rsidRPr="00D3707E" w:rsidRDefault="00056AF7" w:rsidP="00056AF7">
             <w:pPr>
@@ -2476,175 +2356,109 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B8F89D" w14:textId="06CB3E73" w:rsidR="00056AF7" w:rsidRPr="00D3707E" w:rsidRDefault="00056AF7" w:rsidP="00056AF7">
             <w:pPr>
               <w:pStyle w:val="BackPage"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3707E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>https://www.skills.tas.gov.au</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056AF7" w:rsidRPr="00FD15F9" w14:paraId="331E5E24" w14:textId="77777777" w:rsidTr="00331895">
-[...56 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F0E4E24" w14:textId="77777777" w:rsidR="0068060B" w:rsidRPr="00FD15F9" w:rsidRDefault="0068060B" w:rsidP="0092412C">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="52D8845B" w14:textId="77777777" w:rsidR="0068060B" w:rsidRPr="00FD15F9" w:rsidRDefault="0068060B" w:rsidP="0092412C">
       <w:pPr>
         <w:pStyle w:val="BackPage"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="0068060B" w:rsidRPr="00FD15F9" w:rsidSect="00A720FE">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3544" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="223" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="575A899F" w14:textId="77777777" w:rsidR="0068060B" w:rsidRPr="00FD15F9" w:rsidRDefault="0068060B" w:rsidP="0092412C">
       <w:pPr>
         <w:pStyle w:val="BackPage"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="475E8E8D" w14:textId="77777777" w:rsidR="00326D57" w:rsidRPr="00FD15F9" w:rsidRDefault="00326D57" w:rsidP="0092412C">
       <w:pPr>
         <w:pStyle w:val="BackPage"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00326D57" w:rsidRPr="00FD15F9" w:rsidSect="00F74936">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="3629" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35FC8891" w14:textId="77777777" w:rsidR="003C78A4" w:rsidRDefault="003C78A4">
+    <w:p w14:paraId="57CBB932" w14:textId="77777777" w:rsidR="00EE140D" w:rsidRDefault="00EE140D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="652EBBEC" w14:textId="77777777" w:rsidR="003C78A4" w:rsidRDefault="003C78A4">
+    <w:p w14:paraId="540D10E8" w14:textId="77777777" w:rsidR="00EE140D" w:rsidRDefault="00EE140D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2699,83 +2513,131 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="613300A0" w14:textId="5B1580B1" w:rsidR="0068060B" w:rsidRDefault="008A1EC9">
+  <w:p w14:paraId="613300A0" w14:textId="507D9722" w:rsidR="0068060B" w:rsidRDefault="008A1EC9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00056AF7">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Skills Tasmania</w:t>
     </w:r>
     <w:r w:rsidRPr="00056AF7">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:br/>
-      <w:t>Department of State Growth</w:t>
+    </w:r>
+    <w:r w:rsidR="00C61AC7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Building Tasmania</w:t>
     </w:r>
     <w:r w:rsidRPr="00056AF7">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:br/>
       <w:t xml:space="preserve">CM Ref: </w:t>
     </w:r>
-    <w:r w:rsidR="00056AF7" w:rsidRPr="00056AF7">
+    <w:r w:rsidR="0033693D" w:rsidRPr="0033693D">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>D26/93485 Version 1 – April 2026</w:t>
+      <w:t>D26/204694</w:t>
+    </w:r>
+    <w:r w:rsidR="0033693D">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00056AF7" w:rsidRPr="00056AF7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00C61AC7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00056AF7" w:rsidRPr="00056AF7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:r w:rsidR="00C61AC7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>July</w:t>
+    </w:r>
+    <w:r w:rsidR="00056AF7" w:rsidRPr="00056AF7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidR="0068060B" w:rsidRPr="00C60B42">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0068060B" w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0068060B" w:rsidRPr="00C60B42">
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidR="0068060B" w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008E7EF2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0068060B" w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
@@ -2795,61 +2657,61 @@
     <w:r w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C60B42">
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00C60B42">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A760FC9" w14:textId="77777777" w:rsidR="003C78A4" w:rsidRDefault="003C78A4">
+    <w:p w14:paraId="7A68C5CD" w14:textId="77777777" w:rsidR="00EE140D" w:rsidRDefault="00EE140D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F583AE3" w14:textId="77777777" w:rsidR="003C78A4" w:rsidRDefault="003C78A4">
+    <w:p w14:paraId="65ADBECE" w14:textId="77777777" w:rsidR="00EE140D" w:rsidRDefault="00EE140D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40267410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -3717,51 +3579,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1384716300">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="75"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3789,104 +3651,108 @@
     <w:rsid w:val="00113D66"/>
     <w:rsid w:val="0014698E"/>
     <w:rsid w:val="001705F1"/>
     <w:rsid w:val="00182466"/>
     <w:rsid w:val="001A0FFC"/>
     <w:rsid w:val="001D002C"/>
     <w:rsid w:val="001D31C3"/>
     <w:rsid w:val="001E5037"/>
     <w:rsid w:val="001F0167"/>
     <w:rsid w:val="002466FA"/>
     <w:rsid w:val="002737C8"/>
     <w:rsid w:val="002A0A2E"/>
     <w:rsid w:val="002A42E0"/>
     <w:rsid w:val="002B013B"/>
     <w:rsid w:val="002C2EC0"/>
     <w:rsid w:val="002C39C9"/>
     <w:rsid w:val="002D2523"/>
     <w:rsid w:val="002D46E0"/>
     <w:rsid w:val="002D6A1B"/>
     <w:rsid w:val="003040EF"/>
     <w:rsid w:val="0031285D"/>
     <w:rsid w:val="0031732B"/>
     <w:rsid w:val="00326D57"/>
     <w:rsid w:val="00331895"/>
     <w:rsid w:val="0033632F"/>
+    <w:rsid w:val="0033693D"/>
     <w:rsid w:val="0037765E"/>
     <w:rsid w:val="00383C77"/>
     <w:rsid w:val="00390DDA"/>
     <w:rsid w:val="00392FC9"/>
     <w:rsid w:val="003B0B28"/>
     <w:rsid w:val="003C5DF5"/>
     <w:rsid w:val="003C78A4"/>
+    <w:rsid w:val="003E1C68"/>
     <w:rsid w:val="003F6291"/>
+    <w:rsid w:val="004011AB"/>
     <w:rsid w:val="00440166"/>
     <w:rsid w:val="00477FDE"/>
     <w:rsid w:val="00482B3B"/>
     <w:rsid w:val="004854BE"/>
     <w:rsid w:val="00486FA9"/>
     <w:rsid w:val="00490DDB"/>
     <w:rsid w:val="004B0486"/>
     <w:rsid w:val="004B2C78"/>
     <w:rsid w:val="004B398F"/>
     <w:rsid w:val="004B41B0"/>
     <w:rsid w:val="004D301E"/>
     <w:rsid w:val="004E162C"/>
     <w:rsid w:val="004E78DD"/>
     <w:rsid w:val="004F22A4"/>
     <w:rsid w:val="005103CC"/>
     <w:rsid w:val="00510946"/>
     <w:rsid w:val="00545CBF"/>
     <w:rsid w:val="005537CE"/>
     <w:rsid w:val="005A1DB7"/>
     <w:rsid w:val="005B0839"/>
     <w:rsid w:val="005B3A4E"/>
     <w:rsid w:val="005E6B99"/>
     <w:rsid w:val="005F4965"/>
     <w:rsid w:val="006265B2"/>
     <w:rsid w:val="006340F8"/>
     <w:rsid w:val="0064514C"/>
     <w:rsid w:val="00647891"/>
     <w:rsid w:val="00680485"/>
     <w:rsid w:val="0068060B"/>
     <w:rsid w:val="00683C6F"/>
     <w:rsid w:val="006D21B8"/>
     <w:rsid w:val="006D466E"/>
     <w:rsid w:val="006E59F5"/>
     <w:rsid w:val="006F62C7"/>
     <w:rsid w:val="00712F10"/>
     <w:rsid w:val="007160BF"/>
     <w:rsid w:val="0074102B"/>
     <w:rsid w:val="00742F28"/>
     <w:rsid w:val="0074581C"/>
     <w:rsid w:val="00756D43"/>
     <w:rsid w:val="00757492"/>
     <w:rsid w:val="00765A2F"/>
     <w:rsid w:val="00777816"/>
     <w:rsid w:val="007B20E4"/>
     <w:rsid w:val="007C24B1"/>
     <w:rsid w:val="007C7327"/>
+    <w:rsid w:val="007D342E"/>
     <w:rsid w:val="0082465B"/>
     <w:rsid w:val="00825BC9"/>
     <w:rsid w:val="00826268"/>
     <w:rsid w:val="00836E3F"/>
     <w:rsid w:val="00856356"/>
     <w:rsid w:val="00865EB7"/>
     <w:rsid w:val="008874C7"/>
     <w:rsid w:val="00890C60"/>
     <w:rsid w:val="008A1EC9"/>
     <w:rsid w:val="008D7BED"/>
     <w:rsid w:val="008E7EF2"/>
     <w:rsid w:val="008F0AB2"/>
     <w:rsid w:val="008F3FA8"/>
     <w:rsid w:val="00917618"/>
     <w:rsid w:val="0092412C"/>
     <w:rsid w:val="00955151"/>
     <w:rsid w:val="009553B4"/>
     <w:rsid w:val="00971E40"/>
     <w:rsid w:val="00973FFB"/>
     <w:rsid w:val="00976698"/>
     <w:rsid w:val="009838A8"/>
     <w:rsid w:val="00987BC9"/>
     <w:rsid w:val="009A22FD"/>
     <w:rsid w:val="009B24AD"/>
     <w:rsid w:val="009D0E80"/>
@@ -3899,96 +3765,99 @@
     <w:rsid w:val="00A3040F"/>
     <w:rsid w:val="00A313CD"/>
     <w:rsid w:val="00A52564"/>
     <w:rsid w:val="00A7193D"/>
     <w:rsid w:val="00A720FE"/>
     <w:rsid w:val="00A8158A"/>
     <w:rsid w:val="00AB6BB0"/>
     <w:rsid w:val="00AB6BCE"/>
     <w:rsid w:val="00AB7B96"/>
     <w:rsid w:val="00AE5B43"/>
     <w:rsid w:val="00AF3A06"/>
     <w:rsid w:val="00B050DE"/>
     <w:rsid w:val="00B121F3"/>
     <w:rsid w:val="00B126D4"/>
     <w:rsid w:val="00B27B61"/>
     <w:rsid w:val="00B63007"/>
     <w:rsid w:val="00B81712"/>
     <w:rsid w:val="00B87396"/>
     <w:rsid w:val="00BA0DED"/>
     <w:rsid w:val="00BB60A7"/>
     <w:rsid w:val="00BD40A0"/>
     <w:rsid w:val="00C11DD7"/>
     <w:rsid w:val="00C25F88"/>
     <w:rsid w:val="00C26925"/>
     <w:rsid w:val="00C4367C"/>
+    <w:rsid w:val="00C61AC7"/>
     <w:rsid w:val="00C65A3D"/>
     <w:rsid w:val="00C73978"/>
     <w:rsid w:val="00C81A85"/>
     <w:rsid w:val="00CA3E84"/>
     <w:rsid w:val="00CB27A9"/>
     <w:rsid w:val="00CB36E7"/>
     <w:rsid w:val="00CC4954"/>
     <w:rsid w:val="00CE58E1"/>
     <w:rsid w:val="00D10081"/>
     <w:rsid w:val="00D11357"/>
     <w:rsid w:val="00D1200B"/>
     <w:rsid w:val="00D16E0B"/>
     <w:rsid w:val="00D24ADC"/>
     <w:rsid w:val="00D3263E"/>
     <w:rsid w:val="00D3707E"/>
     <w:rsid w:val="00D52E87"/>
     <w:rsid w:val="00D72C51"/>
     <w:rsid w:val="00D76A3C"/>
     <w:rsid w:val="00D95BB0"/>
     <w:rsid w:val="00DB309E"/>
     <w:rsid w:val="00DB6A6B"/>
     <w:rsid w:val="00DF0EE4"/>
     <w:rsid w:val="00E0611E"/>
     <w:rsid w:val="00E64359"/>
     <w:rsid w:val="00E80427"/>
     <w:rsid w:val="00E81919"/>
     <w:rsid w:val="00E82659"/>
     <w:rsid w:val="00E91AE2"/>
     <w:rsid w:val="00EA190C"/>
     <w:rsid w:val="00EA5C5F"/>
     <w:rsid w:val="00EC2562"/>
     <w:rsid w:val="00ED4C17"/>
     <w:rsid w:val="00ED4F85"/>
+    <w:rsid w:val="00EE140D"/>
     <w:rsid w:val="00EF0AC7"/>
     <w:rsid w:val="00F17307"/>
     <w:rsid w:val="00F343A7"/>
     <w:rsid w:val="00F46030"/>
     <w:rsid w:val="00F5035D"/>
     <w:rsid w:val="00F73CB5"/>
     <w:rsid w:val="00F74936"/>
     <w:rsid w:val="00F75FFA"/>
     <w:rsid w:val="00F80549"/>
     <w:rsid w:val="00F95B70"/>
     <w:rsid w:val="00FB59DF"/>
     <w:rsid w:val="00FC3B9A"/>
     <w:rsid w:val="00FC5C38"/>
+    <w:rsid w:val="00FC7DA7"/>
     <w:rsid w:val="00FD15F9"/>
     <w:rsid w:val="00FD1764"/>
     <w:rsid w:val="00FD34CE"/>
     <w:rsid w:val="00FF6FB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -5008,51 +4877,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1191607207">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/privacy-law/privacy-act" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/privacy-law/privacy-act" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\e-ottavi\Downloads\A4-Report-template%202022%20-%207%20images%20cover.DOCX%20(4).DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D576C92688B443BAA2CFEA3BEEB6771E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -5239,52 +5108,55 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0096664C"/>
     <w:rsid w:val="000B60B7"/>
     <w:rsid w:val="003571C3"/>
     <w:rsid w:val="004A5935"/>
     <w:rsid w:val="004E162C"/>
+    <w:rsid w:val="007D342E"/>
     <w:rsid w:val="0096664C"/>
+    <w:rsid w:val="00A102AF"/>
     <w:rsid w:val="00A81F36"/>
+    <w:rsid w:val="00B63A8A"/>
     <w:rsid w:val="00DF3925"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -5932,50 +5804,73 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="096c1dea-4bc7-40b1-8002-faff938e68a2">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E8DDD3E045DB7241A1F825DD5FBC8CAA" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a00010b681dbc76abcc2cece4a90d9db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="096c1dea-4bc7-40b1-8002-faff938e68a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce7e08ce8175627597309ea5729b6fcd" ns2:_="">
     <xsd:import namespace="096c1dea-4bc7-40b1-8002-faff938e68a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="096c1dea-4bc7-40b1-8002-faff938e68a2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -6071,151 +5966,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D27E2D62-A166-4E86-A4DD-F530F4E12CCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E0EEA07-175C-4C14-845B-1F58CC8F0D2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="096c1dea-4bc7-40b1-8002-faff938e68a2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF068780-8E61-4088-AC1D-1A4F3A6E67FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="096c1dea-4bc7-40b1-8002-faff938e68a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BC7F3E8-4F32-4ABD-BB24-40CD48932B0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="096c1dea-4bc7-40b1-8002-faff938e68a2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>A4-Report-template 2022 - 7 images cover.DOCX (4)</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>343</Words>
-  <Characters>1977</Characters>
+  <Words>330</Words>
+  <Characters>1906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DEDTA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2268</CharactersWithSpaces>
+  <CharactersWithSpaces>2187</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ottavi, Ebony</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E8DDD3E045DB7241A1F825DD5FBC8CAA</vt:lpwstr>